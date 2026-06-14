--- v0 (2026-03-16)
+++ v1 (2026-06-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="147">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 11 de 2026</t>
   </si>
   <si>
@@ -203,50 +203,101 @@
     <t>Autoriza a abertura na Lei Municipal nº 2.446 de 11 de dezembro de 2025, de Crédito Adicional Especial nos termos do inciso II, do artigo 41, da Lei Federal nº 4.320 de 17 de março de 1964.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 1981 de 2026</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 1º da Lei Municipal nº 1.722, de 07 de junho de 2018, que dispõe sobre a concessão de diárias pagas aos servidores e conselheiros do IMPREV- Instituto de Previdência Social dos Servidores Públicos Municipais de Primavera do Leste/MT e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 1983 de 2026</t>
   </si>
   <si>
     <t>Regulamenta o recolhimento do IPTU- Imposto Predial e Territorial Urbano - 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>Veto nº 1795 de 2026</t>
   </si>
   <si>
     <t>A Câmara Municipal de Primavera do Leste, Estado de Mato Grosso, APROVOU, e eu Prefeito Municipal, Resolvo, com fundamento no art. 41, §1º, da Lei Orgânica Municipal, VERTAR INTEGRALMENTE o presente Projeto de Lei, pelas razões e justificativas descritas no próprio Veto.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 18 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o valor mínimo de débito inscrito em dívida ativa para propositura de ação de execução fiscal, altera Lei Complementar nº 699 de 20 de dezembro de 2001, bem como a Lei Complementar nº 2.216 de 23 de novembro de 2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva nº 118 de 2026</t>
+  </si>
+  <si>
+    <t>Marco Aurélio Sales Ferreira de Moraes,Mariana Carvalho</t>
+  </si>
+  <si>
+    <t>Suprime o Art. 6º do PLC nº 018/2025.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 1993 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 1º da Lei Municipal nº 2.330, de 19 de maio de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Incluso na Pauta para Leitura</t>
+  </si>
+  <si>
+    <t>Caráter de Urgência (PL) nº 1994 de 2026</t>
+  </si>
+  <si>
+    <t>CARÁTER DE URGÊNCIA PL 1994/2026.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 1994 de 2026</t>
+  </si>
+  <si>
+    <t>Reconhece o interesse público do evento “1ª Semana do Cavalo de Primavera do Leste”, a ser realizado no período de 13 a 16 de maio de 2026, pela iniciativa privada, e autoriza o Poder Executivo Municipal a investir na contratação de shows artísticos como fomento à iniciativa privada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Parecer Jurídico Favorável</t>
+  </si>
+  <si>
+    <t>Inclusão na Pauta (PL) nº 1993 de 2026</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva nº 11983 de 2026</t>
+  </si>
+  <si>
+    <t>Mariana Carvalho</t>
+  </si>
+  <si>
+    <t>Estabelece revisão do lançamento do IPTU quando inexistirem condições mínimas de infraestrutura urbana na via pública do imóvel.</t>
+  </si>
+  <si>
+    <t>Aguardando Parecer Jurídico</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 160 de 2026</t>
   </si>
   <si>
     <t>Disponibilização de atendimento psicológico na Clínica da Mulher do município de Primavera do Leste, com profissional psicólogo destinado ao atendimento exclusivo das mulheres.</t>
   </si>
   <si>
     <t>Indicação nº 169 de 2026</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento urbano na Rua Juscelino Kudrek (rua local), no trecho compreendido entre a Avenida Eldevir Victorino Viécili e a Rua Ipê Amarelo, no Bairro Padre Onesto Costa.</t>
   </si>
   <si>
     <t>Indicação nº 170 de 2026</t>
   </si>
   <si>
     <t>Construção de um Centro de Parto Normal no município, destinado ao atendimento humanizado de gestantes da rede pública de saúde.</t>
   </si>
   <si>
     <t>Indicação nº 171 de 2026</t>
   </si>
@@ -761,60 +812,60 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F54"/>
+  <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="35.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="51.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -1277,625 +1328,745 @@
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>5820</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
       <c r="C25" t="s">
         <v>62</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>6142</v>
+        <v>6144</v>
       </c>
       <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
         <v>64</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>66</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>6155</v>
+        <v>6177</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F27" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>6156</v>
+        <v>6179</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F28" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>6160</v>
+        <v>6178</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F29" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>6150</v>
+        <v>6180</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="F30" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>6152</v>
+        <v>6182</v>
       </c>
       <c r="B31" t="s">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E31" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F31" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>6153</v>
+        <v>6142</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>6167</v>
+        <v>6155</v>
       </c>
       <c r="B33" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>6168</v>
+        <v>6156</v>
       </c>
       <c r="B34" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>5871</v>
+        <v>6160</v>
       </c>
       <c r="B35" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C35" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>5934</v>
+        <v>6150</v>
       </c>
       <c r="B36" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C36" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>91</v>
       </c>
       <c r="E36" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>5935</v>
+        <v>6152</v>
       </c>
       <c r="B37" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>91</v>
       </c>
       <c r="E37" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>6145</v>
+        <v>6153</v>
       </c>
       <c r="B38" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C38" t="s">
+        <v>95</v>
+      </c>
+      <c r="D38" t="s">
         <v>91</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>6146</v>
+        <v>6167</v>
       </c>
       <c r="B39" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C39" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>6104</v>
+        <v>6168</v>
       </c>
       <c r="B40" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C40" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D40" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="E40" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>6106</v>
+        <v>5871</v>
       </c>
       <c r="B41" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C41" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D41" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>6126</v>
+        <v>5934</v>
       </c>
       <c r="B42" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C42" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D42" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="E42" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>6147</v>
+        <v>5935</v>
       </c>
       <c r="B43" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D43" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="E43" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>6148</v>
+        <v>6145</v>
       </c>
       <c r="B44" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C44" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D44" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>6161</v>
+        <v>6146</v>
       </c>
       <c r="B45" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C45" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D45" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>6169</v>
+        <v>6104</v>
       </c>
       <c r="B46" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C46" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D46" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="E46" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>6171</v>
+        <v>6106</v>
       </c>
       <c r="B47" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C47" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D47" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="E47" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>6173</v>
+        <v>6126</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C48" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="E48" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>6175</v>
+        <v>6147</v>
       </c>
       <c r="B49" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C49" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D49" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="E49" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>6119</v>
+        <v>6148</v>
       </c>
       <c r="B50" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C50" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D50" t="s">
-        <v>117</v>
+        <v>52</v>
       </c>
       <c r="E50" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>6140</v>
+        <v>6161</v>
       </c>
       <c r="B51" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C51" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D51" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E51" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>6141</v>
+        <v>6169</v>
       </c>
       <c r="B52" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C52" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D52" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E52" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>6170</v>
+        <v>6171</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C53" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D53" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E53" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
+        <v>6173</v>
+      </c>
+      <c r="B54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C54" t="s">
+        <v>129</v>
+      </c>
+      <c r="D54" t="s">
+        <v>123</v>
+      </c>
+      <c r="E54" t="s">
+        <v>130</v>
+      </c>
+      <c r="F54" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55">
+        <v>6175</v>
+      </c>
+      <c r="B55" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55" t="s">
+        <v>131</v>
+      </c>
+      <c r="D55" t="s">
+        <v>123</v>
+      </c>
+      <c r="E55" t="s">
+        <v>132</v>
+      </c>
+      <c r="F55" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56">
+        <v>6119</v>
+      </c>
+      <c r="B56" t="s">
+        <v>81</v>
+      </c>
+      <c r="C56" t="s">
+        <v>133</v>
+      </c>
+      <c r="D56" t="s">
+        <v>134</v>
+      </c>
+      <c r="E56" t="s">
+        <v>135</v>
+      </c>
+      <c r="F56" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
+        <v>6140</v>
+      </c>
+      <c r="B57" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D57" t="s">
+        <v>137</v>
+      </c>
+      <c r="E57" t="s">
+        <v>138</v>
+      </c>
+      <c r="F57" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58">
+        <v>6141</v>
+      </c>
+      <c r="B58" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" t="s">
+        <v>139</v>
+      </c>
+      <c r="D58" t="s">
+        <v>137</v>
+      </c>
+      <c r="E58" t="s">
+        <v>140</v>
+      </c>
+      <c r="F58" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
+        <v>6170</v>
+      </c>
+      <c r="B59" t="s">
+        <v>81</v>
+      </c>
+      <c r="C59" t="s">
+        <v>141</v>
+      </c>
+      <c r="D59" t="s">
+        <v>142</v>
+      </c>
+      <c r="E59" t="s">
+        <v>143</v>
+      </c>
+      <c r="F59" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60">
         <v>6174</v>
       </c>
-      <c r="B54" t="s">
-[...11 lines deleted...]
-      <c r="F54" t="s">
+      <c r="B60" t="s">
+        <v>81</v>
+      </c>
+      <c r="C60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D60" t="s">
+        <v>145</v>
+      </c>
+      <c r="E60" t="s">
+        <v>146</v>
+      </c>
+      <c r="F60" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">